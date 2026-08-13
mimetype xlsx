--- v0 (2026-03-27)
+++ v1 (2026-08-13)
@@ -4,51 +4,51 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="分析結果" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="32" uniqueCount="32">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="31" uniqueCount="31">
   <si>
     <t xml:space="preserve">您所在地為        臺中市石岡區梅子里        地理座標(120.80177596135,24.2783641618421)</t>
   </si>
   <si>
     <t>查詢到可能的災害潛勢說明如以下列表，其計算過程是利用您所查詢的位置或圖面中心位置套疊網站上潛勢圖資並以鄰近500公尺內所涵蓋到潛勢類別為列表，其結果僅作為災害整備與減災規劃使用，其他土地開發或建築許可..等應依主管機關公告及其他相關規定辦理。</t>
   </si>
   <si>
     <t>災害潛勢種類</t>
   </si>
   <si>
     <t>有無災害潛勢</t>
   </si>
   <si>
     <t>詳細說明</t>
   </si>
   <si>
     <t>淹水潛勢</t>
   </si>
   <si>
     <t>6小時降雨350毫米潛勢區</t>
   </si>
   <si>
     <t>無</t>
   </si>
   <si>
@@ -92,53 +92,50 @@
   </si>
   <si>
     <t>岩屑崩滑</t>
   </si>
   <si>
     <t>落石</t>
   </si>
   <si>
     <t>土壤液化潛勢區</t>
   </si>
   <si>
     <t>活動斷層</t>
   </si>
   <si>
     <t>有</t>
   </si>
   <si>
     <t xml:space="preserve">斷層敏感區 
 無直接位於潛勢區，但鄰近500公尺範圍內有</t>
   </si>
   <si>
     <t>海嘯溢淹潛勢區</t>
   </si>
   <si>
     <t>火山潛勢</t>
-  </si>
-[...1 lines deleted...]
-    <t>位於火山潛勢範圍內</t>
   </si>
   <si>
     <t>核子事故緊急災害應變區</t>
   </si>
   <si>
     <t xml:space="preserve">判斷規則 
 ①直接位於潛勢區 
 ②無直接位於潛勢區，但鄰近500公尺範圍內有
 ③500公尺範圍內無潛勢區</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Calibri"/>
@@ -371,52 +368,52 @@
         <v>25</v>
       </c>
       <c r="C18" s="3" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="3" t="s">
         <v>27</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>7</v>
       </c>
       <c r="C19" s="3" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="3" t="s">
         <v>28</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>7</v>
       </c>
       <c r="C20" s="3" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="3" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>7</v>
       </c>
       <c r="C21" s="3" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="4" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A2:C2"/>
   </mergeCells>
   <headerFooter/>
 </worksheet>
 </file>